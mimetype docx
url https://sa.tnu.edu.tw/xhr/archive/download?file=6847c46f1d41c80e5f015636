--- v0 (2026-06-13)
+++ v1 (2026-10-15)
@@ -6,2093 +6,2094 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="1655"/>
-        <w:tblW w:w="10052" w:type="dxa"/>
+        <w:tblW w:w="10078" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2699"/>
-        <w:gridCol w:w="1865"/>
+        <w:gridCol w:w="2706"/>
+        <w:gridCol w:w="1870"/>
         <w:gridCol w:w="25"/>
-        <w:gridCol w:w="1538"/>
-        <w:gridCol w:w="332"/>
+        <w:gridCol w:w="1542"/>
+        <w:gridCol w:w="333"/>
         <w:gridCol w:w="64"/>
-        <w:gridCol w:w="1789"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1698"/>
+        <w:gridCol w:w="1793"/>
+        <w:gridCol w:w="43"/>
+        <w:gridCol w:w="1702"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00463D96" w:rsidTr="00463D96">
+      <w:tr w:rsidR="00463D96" w:rsidTr="00FE1FE6">
         <w:trPr>
-          <w:trHeight w:val="600"/>
+          <w:trHeight w:val="625"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10052" w:type="dxa"/>
+            <w:tcW w:w="10078" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00463D96" w:rsidRPr="00993EC9" w:rsidRDefault="00463D96" w:rsidP="00463D96">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00993EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>東南科技大</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00993EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>學</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00993EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00993EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE1FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00993EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>學</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00993EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00993EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>第</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE1FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00993EC9">
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...28 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              <w:t>學期</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00993EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>社團(</w:t>
             </w:r>
             <w:r w:rsidRPr="00993EC9">
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>學生會補助</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00993EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>學</w:t>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00993EC9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>年</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              <w:t>預算編列計畫申請表</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00463D96" w:rsidTr="00FE1FE6">
+        <w:trPr>
+          <w:trHeight w:val="531"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>一、基本資料</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>社團名稱</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5502" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00463D96" w:rsidTr="00FE1FE6">
+        <w:trPr>
+          <w:trHeight w:val="531"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00993EC9">
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>指導老師</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>社長</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00463D96" w:rsidTr="00FE1FE6">
+        <w:trPr>
+          <w:trHeight w:val="531"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00993EC9">
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>聯絡電話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>聯絡電話</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00463D96" w:rsidTr="00FE1FE6">
+        <w:trPr>
+          <w:trHeight w:val="950"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>二、經費來源</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>■</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="32"/>
-[...24 lines deleted...]
-            </w:r>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>學生會</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>經費</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5502" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00463D96" w:rsidTr="00463D96">
+      <w:tr w:rsidR="00463D96" w:rsidTr="00FE1FE6">
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="531"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcW w:w="2706" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>一、基本資料</w:t>
-[...7 lines deleted...]
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:t>三、計畫內容</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>社團名稱</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="5488" w:type="dxa"/>
+              <w:t>活動名稱</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5502" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
-              <w:jc w:val="center"/>
-[...11 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00463D96" w:rsidTr="00463D96">
+      <w:tr w:rsidR="00463D96" w:rsidTr="00FE1FE6">
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcW w:w="2706" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
-            <w:tcBorders>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1、內容概要</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5502" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00463D96" w:rsidTr="00FE1FE6">
+        <w:trPr>
+          <w:trHeight w:val="531"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2、活動時間</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5502" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>指導老師</w:t>
-[...7 lines deleted...]
-            <w:tcBorders>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00463D96" w:rsidTr="00FE1FE6">
+        <w:trPr>
+          <w:trHeight w:val="531"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>3、活動地點</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5502" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t xml:space="preserve">　</w:t>
-[...7 lines deleted...]
-            <w:tcBorders>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00463D96" w:rsidTr="00FE1FE6">
+        <w:trPr>
+          <w:trHeight w:val="531"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4、參加對象</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1964" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>社長</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1698" w:type="dxa"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1793" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>5、預估人數</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1745" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
-              <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00463D96" w:rsidTr="00FE1FE6">
+        <w:trPr>
+          <w:trHeight w:val="531"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t xml:space="preserve">　</w:t>
-[...14 lines deleted...]
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:t>四、經費概況</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1870" w:type="dxa"/>
+            <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1、社團自籌款</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1964" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...21 lines deleted...]
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...996 lines deleted...]
-              </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcW w:w="1793" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">總金額：          </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1740" w:type="dxa"/>
+            <w:tcW w:w="1744" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00463D96" w:rsidTr="00463D96">
+      <w:tr w:rsidR="00463D96" w:rsidTr="00FE1FE6">
         <w:trPr>
-          <w:trHeight w:val="510"/>
+          <w:trHeight w:val="531"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcW w:w="2706" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1865" w:type="dxa"/>
+            <w:tcW w:w="1870" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2、計畫補助</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1959" w:type="dxa"/>
+            <w:tcW w:w="1964" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1789" w:type="dxa"/>
+            <w:tcW w:w="1793" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1740" w:type="dxa"/>
+            <w:tcW w:w="1744" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00463D96" w:rsidTr="00463D96">
+      <w:tr w:rsidR="00463D96" w:rsidTr="00FE1FE6">
         <w:trPr>
-          <w:trHeight w:val="617"/>
+          <w:trHeight w:val="643"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2699" w:type="dxa"/>
+            <w:tcW w:w="2706" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>備註：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="1895" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcW w:w="1542" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2185" w:type="dxa"/>
+            <w:tcW w:w="2190" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1740" w:type="dxa"/>
+            <w:tcW w:w="1744" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00463D96" w:rsidTr="00463D96">
+      <w:tr w:rsidR="00463D96" w:rsidTr="00FE1FE6">
         <w:trPr>
-          <w:trHeight w:val="2846"/>
+          <w:trHeight w:val="2966"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10052" w:type="dxa"/>
+            <w:tcW w:w="10078" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00463D96" w:rsidRPr="004D3F45" w:rsidRDefault="00463D96" w:rsidP="00463D96">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3F45">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
@@ -2100,759 +2101,860 @@
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>一、</w:t>
             </w:r>
             <w:r w:rsidRPr="004D3F45">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>活動期程涵蓋</w:t>
             </w:r>
             <w:r w:rsidRPr="000111C8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00FE1FE6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r w:rsidRPr="000111C8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00FE1FE6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>0</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AB49FF">
+              <w:t>09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000111C8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE1FE6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r w:rsidRPr="000111C8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>月</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AB49FF">
+              <w:t>日</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000111C8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>至</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000111C8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE1FE6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>16</w:t>
             </w:r>
             <w:r w:rsidRPr="000111C8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>日</w:t>
-[...22 lines deleted...]
-            <w:r w:rsidR="00AB49FF">
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE1FE6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>01</w:t>
             </w:r>
             <w:r w:rsidRPr="000111C8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>年</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE1FE6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>0</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000111C8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>日</w:t>
             </w:r>
             <w:r w:rsidRPr="000111C8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-                <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>月</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AB49FF">
+              <w:t>止</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D3F45">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00463D96" w:rsidRPr="004D3F45" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:ind w:left="480" w:hanging="480"/>
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D3F45">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>二、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D3F45">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>申請送件時間</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
-                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>於</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE1FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>115</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000111C8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>22</w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE1FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>日</w:t>
+              <w:t>06</w:t>
             </w:r>
             <w:r w:rsidRPr="000111C8">
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>止</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE1FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000111C8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>日起至11</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE1FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000111C8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE1FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>06</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000111C8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE1FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000111C8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>日止</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>。</w:t>
+              <w:t>，將申請表單與計畫書等相關文件送至學生自治會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D3F45">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>(含電子檔與紙本)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00463D96" w:rsidRPr="004D3F45" w:rsidRDefault="00463D96" w:rsidP="00463D96">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:ind w:left="480" w:hanging="480"/>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D3F45">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>二、</w:t>
-[...4 lines deleted...]
-                <w:color w:val="FF0000"/>
+              <w:t>三、</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>申請送件時間</w:t>
-[...4 lines deleted...]
-                <w:color w:val="FF0000"/>
+              <w:t>本案申請計畫經過學生自治會與學生議會共同審核後，並送至學生議會審查會議通過後公告實施。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:ind w:left="600" w:hanging="600"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>於</w:t>
-[...143 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004D3F45">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>，將申請表單與計畫書等相關文件送至學生自治會</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004D3F45">
+              <w:t>四、同一活動不得以不同活動名稱重複申請視同無效，將取消申請資格。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:ind w:left="600" w:hanging="600"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>(含電子檔與紙本)</w:t>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              <w:t>五、如有相關問題請洽學生會會長或總務長。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:ind w:left="600" w:hanging="600"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000111C8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>三、</w:t>
+              <w:t>六、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>本案申請計畫經過學生自治會與學生議會共同審核後，並送至學生議會審查會議通過後公告實施。</w:t>
-[...5 lines deleted...]
-              <w:ind w:left="600" w:hanging="600"/>
+              <w:t>學生社團(數筆)活動總和上限兩萬元整、系學會一萬元整。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE1FE6" w:rsidTr="00FE1FE6">
+        <w:trPr>
+          <w:trHeight w:val="382"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00FE1FE6" w:rsidRPr="007E7BCA" w:rsidRDefault="00FE1FE6" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D3F45">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7372" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00FE1FE6" w:rsidRPr="007E7BCA" w:rsidRDefault="00FE1FE6" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>四、同一活動不得以不同活動名稱重複申請視同無效，將取消申請資格。</w:t>
-[...5 lines deleted...]
-              <w:ind w:left="600" w:hanging="600"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00FE1FE6" w:rsidRPr="007E7BCA" w:rsidRDefault="00FE1FE6" w:rsidP="00463D96">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007E7BCA">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>五、如有相關問題請洽學生會會長或總務長。</w:t>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E7BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>六、</w:t>
-[...32 lines deleted...]
-          <w:p w:rsidR="00463D96" w:rsidRPr="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+              <w:t>指導老師簽名</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FE1FE6" w:rsidRPr="007E7BCA" w:rsidRDefault="00FE1FE6" w:rsidP="00FE1FE6">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
-[...94 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
+              <w:t xml:space="preserve">                      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>中華民國</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
               <w:t>年 月 日</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:tcBorders>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>星期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE1FE6" w:rsidTr="00FE1FE6">
+        <w:trPr>
+          <w:trHeight w:val="380"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+          <w:p w:rsidR="00FE1FE6" w:rsidRPr="007E7BCA" w:rsidRDefault="00FE1FE6" w:rsidP="00FE1FE6">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="007E7BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>星期</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+              <w:t>社長簽名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7372" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00FE1FE6" w:rsidRDefault="00FE1FE6" w:rsidP="007E7BCA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE1FE6" w:rsidTr="00FE1FE6">
+        <w:trPr>
+          <w:trHeight w:val="380"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2706" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00FE1FE6" w:rsidRPr="007E7BCA" w:rsidRDefault="00FE1FE6" w:rsidP="00463D96">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00463D96" w:rsidRDefault="00463D96" w:rsidP="00463D96">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7372" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="28" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="28" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00FE1FE6" w:rsidRDefault="00FE1FE6" w:rsidP="007E7BCA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00073226">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>東南科技大學____計畫書</w:t>
+        <w:t>東南科技大學____</w:t>
+      </w:r>
+      <w:r w:rsidR="007E7BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="007E7BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="007E7BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="007E7BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="007E7BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="007E7BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="007E7BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>___社團</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>計畫書</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00073226">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">壹、活動名稱： </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00073226">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -3121,4479 +3223,4034 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">  二、</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00073226">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">  三、</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00073226">
+    <w:p w:rsidR="00073226" w:rsidRPr="007E7BCA" w:rsidRDefault="00073226" w:rsidP="00073226">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>玖、其他：(注意事項)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00073226">
-[...7 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="664"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1653"/>
+        <w:gridCol w:w="582"/>
+        <w:gridCol w:w="1264"/>
+        <w:gridCol w:w="718"/>
+        <w:gridCol w:w="704"/>
+        <w:gridCol w:w="985"/>
+        <w:gridCol w:w="400"/>
+        <w:gridCol w:w="1149"/>
+        <w:gridCol w:w="985"/>
+        <w:gridCol w:w="1519"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00073226" w:rsidTr="00246B74">
+      <w:tr w:rsidR="00073226" w:rsidTr="007E7BCA">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9638" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="8362" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="007E7BCA" w:rsidRDefault="007E7BCA" w:rsidP="00AD20C4">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>社團活動經費支出預算表</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00073226" w:rsidTr="00246B74">
+      <w:tr w:rsidR="00073226" w:rsidTr="007E7BCA">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>項次</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
+            <w:tcW w:w="1272" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>支出項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="901" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>數量</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>單位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>單價</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>學生會補助金額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="716" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>合計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1914" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>用途說明</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00073226" w:rsidTr="00246B74">
+      <w:tr w:rsidR="00073226" w:rsidTr="007E7BCA">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
+            <w:tcW w:w="1272" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="901" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="716" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1914" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00073226" w:rsidTr="00246B74">
+      <w:tr w:rsidR="00073226" w:rsidTr="007E7BCA">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
+            <w:tcW w:w="1272" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="901" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="716" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1914" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00073226" w:rsidTr="00246B74">
+      <w:tr w:rsidR="00073226" w:rsidTr="007E7BCA">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
+            <w:tcW w:w="1272" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="901" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="716" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1914" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00073226" w:rsidTr="00246B74">
+      <w:tr w:rsidR="00073226" w:rsidTr="007E7BCA">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
+            <w:tcW w:w="1272" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="901" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="716" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1914" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00073226" w:rsidTr="00246B74">
+      <w:tr w:rsidR="00073226" w:rsidTr="007E7BCA">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
+            <w:tcW w:w="1272" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="901" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="716" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1914" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00073226" w:rsidTr="00246B74">
+      <w:tr w:rsidR="00073226" w:rsidTr="007E7BCA">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
+            <w:tcW w:w="1272" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="901" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="716" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1914" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00073226" w:rsidTr="00246B74">
+      <w:tr w:rsidR="00073226" w:rsidTr="007E7BCA">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
+            <w:tcW w:w="1272" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="901" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="716" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1914" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00073226" w:rsidTr="00246B74">
+      <w:tr w:rsidR="00073226" w:rsidTr="007E7BCA">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
+            <w:tcW w:w="1272" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="901" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="716" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1914" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00073226" w:rsidTr="00246B74">
+      <w:tr w:rsidR="00073226" w:rsidTr="007E7BCA">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
+            <w:tcW w:w="1272" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="901" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="716" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1914" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00073226" w:rsidTr="00246B74">
+      <w:tr w:rsidR="00073226" w:rsidTr="007E7BCA">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
+            <w:tcW w:w="1272" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="901" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="716" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1914" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00073226" w:rsidTr="00246B74">
+      <w:tr w:rsidR="00073226" w:rsidTr="007E7BCA">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
+            <w:tcW w:w="1272" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="901" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="716" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1914" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00073226" w:rsidTr="00246B74">
+      <w:tr w:rsidR="00073226" w:rsidTr="007E7BCA">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
+            <w:tcW w:w="1272" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="901" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="716" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1914" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00073226" w:rsidTr="00246B74">
+      <w:tr w:rsidR="00073226" w:rsidTr="007E7BCA">
         <w:trPr>
           <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
+            <w:tcW w:w="1272" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="901" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2188" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="716" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1914" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00073226" w:rsidTr="00246B74">
+      <w:tr w:rsidR="007E7BCA" w:rsidTr="00DE13FD">
         <w:trPr>
-          <w:trHeight w:val="70"/>
+          <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="dxa"/>
-[...167 lines deleted...]
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            <w:tcW w:w="3289" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
-[...106 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="007E7BCA" w:rsidRPr="007E7BCA" w:rsidRDefault="007E7BCA" w:rsidP="007E7BCA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>總金額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="901" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="5073" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...112 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w:rsidR="007E7BCA" w:rsidRDefault="007E7BCA" w:rsidP="007E7BCA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00073226" w:rsidTr="00246B74">
+      <w:tr w:rsidR="00073226" w:rsidTr="007E7BCA">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="dxa"/>
+            <w:tcW w:w="585" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
+            <w:tcW w:w="1272" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="901" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1479" w:type="dxa"/>
+            <w:tcW w:w="1157" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2630" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2522" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00073226" w:rsidTr="00246B74">
+      <w:tr w:rsidR="00073226" w:rsidTr="007E7BCA">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7625,89 +7282,89 @@
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2676" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2142" w:type="dxa"/>
+            <w:tcW w:w="2522" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00246B74">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -7771,81 +7428,82 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00073226" w:rsidRDefault="00073226">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00073226" w:rsidRPr="00AB49FF" w:rsidRDefault="00073226" w:rsidP="00AB49FF">
+    <w:p w:rsidR="00A24F4A" w:rsidRPr="00463D96" w:rsidRDefault="00073226" w:rsidP="00463D96">
       <w:pPr>
         <w:pStyle w:val="af2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00463D96">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>學生自治會補助辦法:</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00073226" w:rsidRDefault="00073226" w:rsidP="00073226"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aa"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="456"/>
-        <w:gridCol w:w="2348"/>
-        <w:gridCol w:w="5560"/>
+        <w:gridCol w:w="2329"/>
+        <w:gridCol w:w="5511"/>
       </w:tblGrid>
       <w:tr w:rsidR="003F1153" w:rsidRPr="003F1153" w:rsidTr="00073226">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="003F1153" w:rsidRPr="003F1153" w:rsidRDefault="003F1153" w:rsidP="00123563">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F1153">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>序號</w:t>
             </w:r>
           </w:p>
@@ -8694,129 +8352,101 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>校內講師</w:t>
             </w:r>
             <w:r w:rsidRPr="00080309">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>800</w:t>
             </w:r>
             <w:r w:rsidRPr="00080309">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
             <w:r w:rsidRPr="00080309">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>/Hr,</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AB49FF">
+              <w:t>/Hr,1600</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00080309">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>24</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t>元為上限</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00080309">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003F1153" w:rsidRPr="00080309" w:rsidRDefault="00362843" w:rsidP="00080309">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00080309">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>元為上限</w:t>
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00080309">
+              <w:t>校外講師</w:t>
+            </w:r>
+            <w:r w:rsidR="00F4217D" w:rsidRPr="00080309">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>校外講師</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F4217D" w:rsidRPr="00080309">
+              <w:t>2000</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00080309">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2000</w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>元</w:t>
             </w:r>
             <w:r w:rsidRPr="00080309">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>/Hr,</w:t>
-[...13 lines deleted...]
-              <w:t>00</w:t>
+              <w:t>/Hr,2400</w:t>
             </w:r>
             <w:r w:rsidRPr="00080309">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>元為上限</w:t>
             </w:r>
             <w:r w:rsidRPr="00080309">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidRPr="00080309">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>需檢附講師簽領領據</w:t>
             </w:r>
             <w:r w:rsidRPr="00080309">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -9588,50 +9218,51 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>元為上限</w:t>
             </w:r>
             <w:r w:rsidRPr="00080309">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003F1153" w:rsidRPr="00080309" w:rsidRDefault="00080309" w:rsidP="00080309">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00080309">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00080309">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>以上補助限前三名</w:t>
             </w:r>
             <w:r w:rsidRPr="00080309">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F1153" w:rsidRPr="003F1153" w:rsidTr="00073226">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10006,125 +9637,125 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006E244C" w:rsidRPr="006E244C" w:rsidRDefault="006E244C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006E244C" w:rsidRPr="006E244C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003F6163" w:rsidRDefault="003F6163" w:rsidP="00903B5B">
+    <w:p w:rsidR="00ED425D" w:rsidRDefault="00ED425D" w:rsidP="00903B5B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003F6163" w:rsidRDefault="003F6163" w:rsidP="00903B5B">
+    <w:p w:rsidR="00ED425D" w:rsidRDefault="00ED425D" w:rsidP="00903B5B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003F6163" w:rsidRDefault="003F6163" w:rsidP="00903B5B">
+    <w:p w:rsidR="00ED425D" w:rsidRDefault="00ED425D" w:rsidP="00903B5B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003F6163" w:rsidRDefault="003F6163" w:rsidP="00903B5B">
+    <w:p w:rsidR="00ED425D" w:rsidRDefault="00ED425D" w:rsidP="00903B5B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="462002F4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0BC62F06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographLegalTraditional"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
@@ -10153,164 +9784,164 @@
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="129"/>
+  <w:zoom w:percent="114"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="zh-TW" w:vendorID="64" w:dllVersion="131077" w:nlCheck="1" w:checkStyle="1"/>
   <w:defaultTabStop w:val="480"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE613D"/>
     <w:rsid w:val="00024513"/>
     <w:rsid w:val="00073226"/>
     <w:rsid w:val="00080309"/>
     <w:rsid w:val="001116C1"/>
     <w:rsid w:val="00123563"/>
     <w:rsid w:val="00166508"/>
     <w:rsid w:val="001D35C7"/>
     <w:rsid w:val="001F3098"/>
     <w:rsid w:val="002E13C7"/>
     <w:rsid w:val="003125DC"/>
     <w:rsid w:val="00362843"/>
     <w:rsid w:val="00385714"/>
     <w:rsid w:val="003B7AB5"/>
     <w:rsid w:val="003C2E4C"/>
     <w:rsid w:val="003E03AF"/>
     <w:rsid w:val="003F1153"/>
-    <w:rsid w:val="003F6163"/>
     <w:rsid w:val="00463D96"/>
     <w:rsid w:val="00466180"/>
     <w:rsid w:val="00493473"/>
     <w:rsid w:val="00535A9D"/>
     <w:rsid w:val="00680224"/>
     <w:rsid w:val="00695B8F"/>
     <w:rsid w:val="006A4713"/>
     <w:rsid w:val="006E244C"/>
     <w:rsid w:val="00712888"/>
     <w:rsid w:val="007A6C67"/>
+    <w:rsid w:val="007E7BCA"/>
     <w:rsid w:val="007F74D5"/>
     <w:rsid w:val="0082595A"/>
     <w:rsid w:val="00845577"/>
     <w:rsid w:val="008827A2"/>
     <w:rsid w:val="00890606"/>
     <w:rsid w:val="008E2175"/>
     <w:rsid w:val="008F1155"/>
     <w:rsid w:val="008F51F3"/>
     <w:rsid w:val="00903B5B"/>
     <w:rsid w:val="009066A5"/>
     <w:rsid w:val="00914C9D"/>
     <w:rsid w:val="0099151F"/>
     <w:rsid w:val="00A24F4A"/>
-    <w:rsid w:val="00AB49FF"/>
+    <w:rsid w:val="00AD20C4"/>
     <w:rsid w:val="00AE1A92"/>
     <w:rsid w:val="00B514CF"/>
     <w:rsid w:val="00B71AEF"/>
     <w:rsid w:val="00B94923"/>
     <w:rsid w:val="00BB1843"/>
-    <w:rsid w:val="00BD0738"/>
     <w:rsid w:val="00CB31A9"/>
     <w:rsid w:val="00D03AF6"/>
     <w:rsid w:val="00D172C7"/>
     <w:rsid w:val="00DB7445"/>
     <w:rsid w:val="00DD7E0B"/>
     <w:rsid w:val="00ED425D"/>
     <w:rsid w:val="00EE613D"/>
     <w:rsid w:val="00EF7378"/>
     <w:rsid w:val="00F06771"/>
     <w:rsid w:val="00F409BF"/>
     <w:rsid w:val="00F4217D"/>
     <w:rsid w:val="00F7234C"/>
-    <w:rsid w:val="00F87768"/>
     <w:rsid w:val="00FC6782"/>
+    <w:rsid w:val="00FE1FE6"/>
     <w:rsid w:val="00FE361A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="59BF0380"/>
   <w15:docId w15:val="{9283360F-3B65-48DC-904C-0D24195F12E5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11230,64 +10861,64 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{441A2C0E-6BA4-4674-A8A7-D7A63CCC2CC4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C2FA927-5819-4D2C-A39C-EE14DE6E98E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>297</Words>
-  <Characters>1693</Characters>
+  <Words>299</Words>
+  <Characters>1709</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1987</CharactersWithSpaces>
+  <CharactersWithSpaces>2004</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>